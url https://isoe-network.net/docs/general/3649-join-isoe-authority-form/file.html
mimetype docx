--- v0 (2025-10-10)
+++ v1 (2026-04-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="435036C0" w14:textId="40F4AF14" w:rsidR="000654F7" w:rsidRDefault="000654F7" w:rsidP="00554C87">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ACCEPTANCE OF THE </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4253">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -139,68 +139,70 @@
     </w:p>
     <w:p w14:paraId="0335F5B6" w14:textId="3D640313" w:rsidR="00394A9C" w:rsidRDefault="00394A9C" w:rsidP="00394A9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003029D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In order to participate to the ISOE </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FE1A30">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rogramme</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003029D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> eligible parties must notify the ISOE Secretariat of their acceptance of the ISOE Terms and Conditions for 202</w:t>
       </w:r>
       <w:r w:rsidR="000E26B3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -273,101 +275,130 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003029D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">lease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>complete and return the following form to the following address:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC3608D" w14:textId="74141792" w:rsidR="00394A9C" w:rsidRPr="00DC305D" w:rsidRDefault="00394A9C" w:rsidP="00394A9C">
+    <w:p w14:paraId="0EC3608D" w14:textId="32BC7224" w:rsidR="00394A9C" w:rsidRPr="00DC305D" w:rsidRDefault="00394A9C" w:rsidP="00394A9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC305D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>- by regular mail:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC305D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC305D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regular mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC305D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0004136D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. </w:t>
       </w:r>
-      <w:r w:rsidR="000E26B3">
+      <w:r w:rsidR="006B0781">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Ye Zhang</w:t>
+        <w:t xml:space="preserve">Mike </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0781" w:rsidRPr="00BF3FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>WEBLEY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785BB478" w14:textId="77777777" w:rsidR="00394A9C" w:rsidRPr="00FE6827" w:rsidRDefault="00394A9C" w:rsidP="00394A9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="5874"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC305D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
@@ -1164,51 +1195,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17BC1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">persons for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>your organisation (Radiation protection staff, etc). This information will be used to create user accounts for access to the ISOE Network website and for periodic communications concerning ISOE topics.</w:t>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Radiation protection staff, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>). This information will be used to create user accounts for access to the ISOE Network website and for periodic communications concerning ISOE topics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7265C4E5" w14:textId="77777777" w:rsidR="00554C87" w:rsidRPr="00D17BC1" w:rsidRDefault="00554C87" w:rsidP="00554C87">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
@@ -1537,58 +1608,69 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00554C87" w:rsidRPr="00D17BC1" w14:paraId="6A7D6085" w14:textId="77777777" w:rsidTr="000A1DF1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
           </w:tcPr>
           <w:p w14:paraId="6B8DFB17" w14:textId="77777777" w:rsidR="00554C87" w:rsidRPr="00D17BC1" w:rsidRDefault="00554C87" w:rsidP="00554C87">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Organisation *</w:t>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
           </w:tcPr>
           <w:p w14:paraId="40E69F63" w14:textId="77777777" w:rsidR="00554C87" w:rsidRPr="00D17BC1" w:rsidRDefault="00554C87" w:rsidP="00554C87">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66ECBA10" w14:textId="77777777" w:rsidR="00554C87" w:rsidRPr="00203A82" w:rsidRDefault="00536A25" w:rsidP="00554C87">
       <w:pPr>
@@ -1681,160 +1763,163 @@
         </w:rPr>
         <w:t>needed</w:t>
       </w:r>
       <w:r w:rsidR="00554C87" w:rsidRPr="00CC688F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00554C87" w:rsidRPr="00203A82" w:rsidSect="00F17639">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1135" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD4253"/>
     <w:rsid w:val="000654F7"/>
     <w:rsid w:val="000A1DF1"/>
     <w:rsid w:val="000E26B3"/>
     <w:rsid w:val="00164B41"/>
     <w:rsid w:val="001A4D4C"/>
     <w:rsid w:val="00204F30"/>
     <w:rsid w:val="00394A9C"/>
     <w:rsid w:val="00536A25"/>
     <w:rsid w:val="00554C87"/>
+    <w:rsid w:val="005A6CC7"/>
+    <w:rsid w:val="006B0781"/>
     <w:rsid w:val="00812FC1"/>
     <w:rsid w:val="008A09D5"/>
     <w:rsid w:val="009C44E4"/>
     <w:rsid w:val="00AD07BD"/>
     <w:rsid w:val="00BC0B76"/>
     <w:rsid w:val="00BD4253"/>
     <w:rsid w:val="00CE64A1"/>
     <w:rsid w:val="00DF5347"/>
     <w:rsid w:val="00E836D3"/>
     <w:rsid w:val="00F17639"/>
     <w:rsid w:val="00FE147C"/>
     <w:rsid w:val="00FE1A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0F5EF827"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F9B67A10-D696-4777-BFC3-27379217CCCA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2297,51 +2382,51 @@
     <w:name w:val="Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00536A25"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF5347"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="193807798">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1383216678">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2635,81 +2720,81 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>232</Words>
-  <Characters>1276</Characters>
+  <Characters>1279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1505</CharactersWithSpaces>
+  <CharactersWithSpaces>1508</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8126541</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:isoe.secretariat@oecd-nea.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>