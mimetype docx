--- v0 (2025-10-10)
+++ v1 (2026-04-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D3E564B" w14:textId="729BC6B6" w:rsidR="00A62524" w:rsidRDefault="00A62524" w:rsidP="00EA2DF1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ACCEPTANCE OF THE </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4253">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -158,77 +158,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B22E4BE" w14:textId="3E49EBDB" w:rsidR="00EA2DF1" w:rsidRDefault="00EA2DF1" w:rsidP="00EA2DF1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003029D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to participate to the ISOE </w:t>
-      </w:r>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003029D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003029D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003029D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the ISOE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00376754">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rogramme</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003029D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> eligible parties must notify the ISOE Secretariat of their acceptance of the ISOE Terms and Conditions for 20</w:t>
       </w:r>
       <w:r w:rsidR="0004136D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -346,101 +379,130 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003029D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">lease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>complete and return the following form to the following address:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684C5B7F" w14:textId="261C4086" w:rsidR="00AF7F23" w:rsidRPr="00DC305D" w:rsidRDefault="00AF7F23" w:rsidP="00AF7F23">
+    <w:p w14:paraId="684C5B7F" w14:textId="229D11CF" w:rsidR="00AF7F23" w:rsidRPr="00DC305D" w:rsidRDefault="00AF7F23" w:rsidP="00AF7F23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC305D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>- by regular mail:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC305D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC305D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regular mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC305D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0004136D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. </w:t>
       </w:r>
-      <w:r w:rsidR="008B0880">
+      <w:r w:rsidR="00BF3FB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Ye Zhang</w:t>
+        <w:t xml:space="preserve">Mike </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3FB6" w:rsidRPr="00BF3FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>WEBLEY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545F1551" w14:textId="77777777" w:rsidR="00AF7F23" w:rsidRPr="00FE6827" w:rsidRDefault="00AF7F23" w:rsidP="00AF7F23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="5874"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC305D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
@@ -1550,51 +1612,71 @@
       <w:r w:rsidR="00EA2DF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA2DF1" w:rsidRPr="00D17BC1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">persons for </w:t>
       </w:r>
       <w:r w:rsidR="00EA2DF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>your nuclear power plant (Radiation protection managers, etc). This information will be used to create user accounts for access to the ISOE Network website and for periodic communications concerning ISOE topics.</w:t>
+        <w:t xml:space="preserve">your nuclear power plant (Radiation protection managers, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA2DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA2DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>). This information will be used to create user accounts for access to the ISOE Network website and for periodic communications concerning ISOE topics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0008EDB7" w14:textId="77777777" w:rsidR="00EA2DF1" w:rsidRPr="00D17BC1" w:rsidRDefault="00EA2DF1" w:rsidP="00EA2DF1">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
@@ -2135,174 +2217,177 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774C104E" w14:textId="77777777" w:rsidR="00EA2DF1" w:rsidRDefault="00EA2DF1" w:rsidP="00EA2DF1">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA2DF1" w:rsidSect="007F1F28">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD4253"/>
     <w:rsid w:val="0004136D"/>
     <w:rsid w:val="00080103"/>
     <w:rsid w:val="001F1A75"/>
     <w:rsid w:val="00212D0D"/>
     <w:rsid w:val="00373FD0"/>
     <w:rsid w:val="00376754"/>
     <w:rsid w:val="003B3359"/>
     <w:rsid w:val="004E78E8"/>
+    <w:rsid w:val="005A6CC7"/>
     <w:rsid w:val="005D0CA8"/>
     <w:rsid w:val="007F1F28"/>
     <w:rsid w:val="008219D3"/>
     <w:rsid w:val="008B0880"/>
     <w:rsid w:val="008F1260"/>
     <w:rsid w:val="00964AA0"/>
     <w:rsid w:val="00A62524"/>
     <w:rsid w:val="00AC0670"/>
     <w:rsid w:val="00AF7F23"/>
     <w:rsid w:val="00B20DAE"/>
     <w:rsid w:val="00BA6C64"/>
     <w:rsid w:val="00BD4253"/>
     <w:rsid w:val="00BD7004"/>
+    <w:rsid w:val="00BF3FB6"/>
     <w:rsid w:val="00C47582"/>
     <w:rsid w:val="00CD58C3"/>
     <w:rsid w:val="00CF7BD0"/>
     <w:rsid w:val="00DC305D"/>
     <w:rsid w:val="00E25E3C"/>
     <w:rsid w:val="00E61F94"/>
     <w:rsid w:val="00E65FEE"/>
     <w:rsid w:val="00EA2DF1"/>
     <w:rsid w:val="00EA350E"/>
     <w:rsid w:val="00EF2A89"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F478F6"/>
     <w:rsid w:val="00F856D3"/>
     <w:rsid w:val="00FE6827"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5CAB835E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F024145F-A117-4B6A-B733-BA99D84E5859}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2754,51 +2839,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008F1260"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0004136D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="193807798">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1383216678">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3108,81 +3193,81 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4176827-8052-4714-ABAF-7C45D35D2999}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>292</Words>
-  <Characters>1607</Characters>
+  <Characters>1610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1896</CharactersWithSpaces>
+  <CharactersWithSpaces>1899</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8126541</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:isoe.secretariat@oecd-nea.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>